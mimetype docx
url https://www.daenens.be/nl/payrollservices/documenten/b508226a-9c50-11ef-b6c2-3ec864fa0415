--- v0 (2025-11-04)
+++ v1 (2026-05-03)
@@ -2210,60 +2210,51 @@
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">□ bach                                       </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">                 </w:t>
+              <w:t xml:space="preserve">□ bach                                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
@@ -2285,60 +2276,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>bach</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>+</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">+ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1023517A" w14:textId="459AD840" w:rsidR="00422B92" w:rsidRDefault="00422B92" w:rsidP="00422B92">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>□ master</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6066D9CD" w14:textId="64BE8368" w:rsidR="00422B92" w:rsidRDefault="00422B92" w:rsidP="00422B92">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
@@ -3748,946 +3730,851 @@
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31433845" w14:textId="77777777" w:rsidR="00404075" w:rsidRPr="00561370" w:rsidRDefault="00404075" w:rsidP="00404075">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404075" w:rsidRPr="00561370" w14:paraId="1A53A3D2" w14:textId="77777777" w:rsidTr="004C64E1">
+      <w:tr w:rsidR="009E6809" w:rsidRPr="00561370" w14:paraId="51B997C0" w14:textId="77777777" w:rsidTr="009E6809">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="741"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D080D52" w14:textId="2028F037" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="00E901E3" w:rsidP="009E6809">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E901E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>In geval van een deeltijdse werknemer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F95EF29" w14:textId="77777777" w:rsidR="00E901E3" w:rsidRPr="00E901E3" w:rsidRDefault="00E901E3" w:rsidP="00E901E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E901E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Heeft de deeltijdse werknemer een inkomstengarantie- uitkering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F3F2E2" w14:textId="2604C4C6" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="00E901E3" w:rsidP="00E901E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E901E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Ja/neen ( schrappen wat niet past )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E6809" w:rsidRPr="00561370" w14:paraId="1A53A3D2" w14:textId="77777777" w:rsidTr="004C64E1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76152967" w14:textId="77777777" w:rsidR="00404075" w:rsidRPr="00561370" w:rsidRDefault="001C0710" w:rsidP="00404075">
+          <w:p w14:paraId="76152967" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...8 lines deleted...]
-              <w:t>rbeidsduur</w:t>
+              <w:t>Arbeidsduur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E257EB" w14:textId="77777777" w:rsidR="00404075" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00404075">
+          <w:p w14:paraId="24E257EB" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Q/S: …………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00276377" w:rsidRPr="00561370" w14:paraId="144F6776" w14:textId="77777777" w:rsidTr="00276377">
+      <w:tr w:rsidR="009E6809" w:rsidRPr="00561370" w14:paraId="144F6776" w14:textId="77777777" w:rsidTr="00276377">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C073C7" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00404075">
+          <w:p w14:paraId="15C073C7" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Inhaalrust</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13264D85" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00276377">
+          <w:p w14:paraId="13264D85" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">  □ ja                                                       □ betaald</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F78B1F2" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00276377">
+          <w:p w14:paraId="3F78B1F2" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">  □ nee                                                    □ onbetaald</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00276377" w:rsidRPr="00561370" w14:paraId="3F165073" w14:textId="77777777" w:rsidTr="00276377">
+      <w:tr w:rsidR="009E6809" w:rsidRPr="00561370" w14:paraId="3F165073" w14:textId="77777777" w:rsidTr="00276377">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4540C57A" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00404075">
+          <w:p w14:paraId="4540C57A" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Gedeeltelijke werkhervatting na ziekte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E4A838" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00404075">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">                □ nee</w:t>
+          <w:p w14:paraId="60E4A838" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □ ja   (toelating bezorgen)                □ nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841A30" w:rsidRPr="00561370" w14:paraId="43BCA9B2" w14:textId="77777777" w:rsidTr="003F044A">
+      <w:tr w:rsidR="009E6809" w:rsidRPr="00561370" w14:paraId="43BCA9B2" w14:textId="77777777" w:rsidTr="003F044A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56191907" w14:textId="77777777" w:rsidR="000B4650" w:rsidRPr="00561370" w:rsidRDefault="000B4650" w:rsidP="00841A30">
+          <w:p w14:paraId="56191907" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BE205CD" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="1BE205CD" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Maandag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">en </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="49053E4C" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49053E4C" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6933C59E" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="6933C59E" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Dinsdag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">en </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="023140B4" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023140B4" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="368BE7FF" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="368BE7FF" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Woensdag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">en </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="304FFABB" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304FFABB" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0752A14B" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="0752A14B" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>Donderdag</w:t>
-[...17 lines deleted...]
-              <w:t>………. U</w:t>
+              <w:t>Donderdag  ………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>en</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="0802670F" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0802670F" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F384F63" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="5F384F63" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Vrijdag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">en </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="0E4A77DD" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4A77DD" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59E5062A" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="59E5062A" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Zaterdag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>en</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="422A71E4" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422A71E4" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71602299" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="71602299" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Zondag</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Van ……….. tot ………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">en </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="101C4192" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+              <w:t>en    van ……….. tot ………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101C4192" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="270C266D" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00841A30">
+          <w:p w14:paraId="270C266D" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>………. U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182AF9C5" w14:textId="77777777" w:rsidR="00841A30" w:rsidRPr="00561370" w:rsidRDefault="00841A30" w:rsidP="00404075">
+          <w:p w14:paraId="182AF9C5" w14:textId="77777777" w:rsidR="009E6809" w:rsidRPr="00561370" w:rsidRDefault="009E6809" w:rsidP="009E6809">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C6F52B" w14:textId="1DC5304D" w:rsidR="00974E60" w:rsidRPr="00561370" w:rsidRDefault="00974E60" w:rsidP="00727959">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
@@ -5553,50 +5440,51 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B536D24" w14:textId="77777777" w:rsidR="008D5FC2" w:rsidRPr="00561370" w:rsidRDefault="008D5FC2" w:rsidP="008D5FC2">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fietsvergoeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8EECE6" w14:textId="77777777" w:rsidR="008D5FC2" w:rsidRPr="00561370" w:rsidRDefault="008D5FC2" w:rsidP="008D5FC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1992"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
@@ -5614,51 +5502,50 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01BD64C6" w14:textId="77777777" w:rsidR="008D5FC2" w:rsidRPr="00561370" w:rsidRDefault="008D5FC2" w:rsidP="008D5FC2">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Loonbeslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59CFC3F7" w14:textId="77777777" w:rsidR="008D5FC2" w:rsidRPr="00561370" w:rsidRDefault="008D5FC2" w:rsidP="008D5FC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1992"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
@@ -5998,74 +5885,90 @@
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Type motor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D10917" w14:textId="4195797F" w:rsidR="00254B86" w:rsidRPr="00561370" w:rsidRDefault="00422B92" w:rsidP="00422B92">
+          <w:p w14:paraId="01D10917" w14:textId="366E4B2A" w:rsidR="00254B86" w:rsidRPr="00561370" w:rsidRDefault="00422B92" w:rsidP="00422B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00422B92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">enzine of hybride benzine / diesel of hybride  / LPG / </w:t>
+              <w:t xml:space="preserve">enzine of hybride benzine / diesel of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B869AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">diesel </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422B92">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hybride / LPG / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00422B92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>electrisch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00422B92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / CNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00254B86" w:rsidRPr="00561370" w14:paraId="709E33A4" w14:textId="77777777" w:rsidTr="004C64E1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
@@ -7016,71 +6919,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja   van ………….. tot ………….. </w:t>
             </w:r>
             <w:r w:rsidRPr="00561370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>(belangrijk om anciënniteit te kunnen bepalen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="377A885B" w14:textId="77777777" w:rsidR="00776ECB" w:rsidRPr="00561370" w:rsidRDefault="00776ECB" w:rsidP="00254B86">
-[...19 lines deleted...]
-    <w:p w14:paraId="5C804381" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00276377" w:rsidP="00254B86">
+    <w:p w14:paraId="5C804381" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00B170F7" w:rsidRDefault="00276377" w:rsidP="00254B86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FAAA3F9" w14:textId="77777777" w:rsidR="00276377" w:rsidRPr="00561370" w:rsidRDefault="00776ECB" w:rsidP="00254B86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561370">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7303,51 +7186,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5D7AA12B" w14:textId="77777777" w:rsidR="00561370" w:rsidRDefault="00561370" w:rsidP="00561370">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
@@ -8122,62 +8005,62 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="75"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D73AA"/>
     <w:rsid w:val="00025A68"/>
     <w:rsid w:val="00027906"/>
     <w:rsid w:val="00046908"/>
     <w:rsid w:val="00051DF1"/>
     <w:rsid w:val="000548AD"/>
     <w:rsid w:val="000B12ED"/>
@@ -8224,112 +8107,117 @@
     <w:rsid w:val="006C7B58"/>
     <w:rsid w:val="00700152"/>
     <w:rsid w:val="007115D2"/>
     <w:rsid w:val="00727959"/>
     <w:rsid w:val="00776ECB"/>
     <w:rsid w:val="00791F48"/>
     <w:rsid w:val="00793E37"/>
     <w:rsid w:val="007B26D2"/>
     <w:rsid w:val="007D30EE"/>
     <w:rsid w:val="007E577D"/>
     <w:rsid w:val="00832257"/>
     <w:rsid w:val="00841A30"/>
     <w:rsid w:val="00853008"/>
     <w:rsid w:val="008665D9"/>
     <w:rsid w:val="00866DF3"/>
     <w:rsid w:val="0089186B"/>
     <w:rsid w:val="008D5FC2"/>
     <w:rsid w:val="00932C9A"/>
     <w:rsid w:val="00974E60"/>
     <w:rsid w:val="0098712C"/>
     <w:rsid w:val="009A599B"/>
     <w:rsid w:val="009B76B2"/>
     <w:rsid w:val="009D14B8"/>
     <w:rsid w:val="009D2735"/>
     <w:rsid w:val="009E43B4"/>
+    <w:rsid w:val="009E6809"/>
     <w:rsid w:val="009F7610"/>
     <w:rsid w:val="00A132F3"/>
     <w:rsid w:val="00A1563C"/>
     <w:rsid w:val="00A46F32"/>
     <w:rsid w:val="00A6376E"/>
     <w:rsid w:val="00A700DF"/>
     <w:rsid w:val="00A870C7"/>
     <w:rsid w:val="00AC2231"/>
     <w:rsid w:val="00AD5A10"/>
     <w:rsid w:val="00B0093B"/>
+    <w:rsid w:val="00B170F7"/>
+    <w:rsid w:val="00B869AF"/>
     <w:rsid w:val="00B938EF"/>
     <w:rsid w:val="00B96208"/>
     <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00C00953"/>
     <w:rsid w:val="00C01F91"/>
     <w:rsid w:val="00C2091B"/>
     <w:rsid w:val="00C61AC6"/>
     <w:rsid w:val="00CD2D79"/>
     <w:rsid w:val="00CE1B7C"/>
     <w:rsid w:val="00CF1BB6"/>
     <w:rsid w:val="00D35657"/>
     <w:rsid w:val="00D47D1D"/>
     <w:rsid w:val="00D8187D"/>
     <w:rsid w:val="00D83107"/>
     <w:rsid w:val="00D9479D"/>
     <w:rsid w:val="00DB275D"/>
     <w:rsid w:val="00DC2BFD"/>
     <w:rsid w:val="00DD6040"/>
     <w:rsid w:val="00DF2286"/>
     <w:rsid w:val="00E034C1"/>
     <w:rsid w:val="00E366DF"/>
     <w:rsid w:val="00E378AF"/>
     <w:rsid w:val="00E57C4D"/>
     <w:rsid w:val="00E658B0"/>
+    <w:rsid w:val="00E901E3"/>
     <w:rsid w:val="00ED3E09"/>
     <w:rsid w:val="00EE7EF8"/>
     <w:rsid w:val="00EF0190"/>
     <w:rsid w:val="00EF0C2E"/>
     <w:rsid w:val="00EF64D2"/>
+    <w:rsid w:val="00F000D9"/>
     <w:rsid w:val="00F132C1"/>
     <w:rsid w:val="00F21E7E"/>
     <w:rsid w:val="00F34298"/>
     <w:rsid w:val="00FE6466"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="465C8127"/>
   <w15:docId w15:val="{6A075478-A8C9-4DE3-B5FF-E502B76EB610}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9236,75 +9124,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SDCNormal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>629</Words>
-  <Characters>4992</Characters>
+  <Words>886</Words>
+  <Characters>4877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sodeco nv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5610</CharactersWithSpaces>
+  <CharactersWithSpaces>5752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3014755</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.socialsecurity.be/site_nl/employer/applics/dimona_new/index.htm?type=all</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5963776</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9423,27 +9311,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="0209100080">
     <vt:lpwstr>AALST</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="0209000050">
     <vt:lpwstr>83.01.14 046-23</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="0209000380">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="0209000080">
     <vt:lpwstr>14/01/1983</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="0209000100">
     <vt:lpwstr> </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="0209000030">
     <vt:lpwstr>CINDY</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="0209100060">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="0106000110">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="UniqueKeyCustomProperty">
+    <vt:lpwstr>b4276574930b4cbcbd98facdd406a9d2</vt:lpwstr>
+  </property>
 </Properties>
 </file>