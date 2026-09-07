--- v0 (2025-11-04)
+++ v1 (2026-09-07)
@@ -123,173 +123,137 @@
         </w:rPr>
         <w:t>TUSSEN ONDERGETEKENDEN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC6CCD" w:rsidRPr="00084E85" w14:paraId="791A77FD" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6CCD" w:rsidRPr="00831F67" w14:paraId="791A77FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E87C901" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          <w:p w14:paraId="2E87C901" w14:textId="5A032360" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De werkgever: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C45BB6">
-[...18 lines deleted...]
-          <w:p w14:paraId="2A36F458" w14:textId="77777777" w:rsidR="006D5319" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          </w:p>
+          <w:p w14:paraId="2A36F458" w14:textId="75D0F63F" w:rsidR="006D5319" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Gevestigd te:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C45BB6">
-[...18 lines deleted...]
-          <w:p w14:paraId="1948AAAA" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          </w:p>
+          <w:p w14:paraId="1948AAAA" w14:textId="6C83C0B3" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -299,235 +263,208 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="006D5319" w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00E2187C" w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidR="00381DE8" w:rsidRPr="00C45BB6">
-[...9 lines deleted...]
-          <w:p w14:paraId="13C7F54E" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="006D5319">
+          </w:p>
+          <w:p w14:paraId="13C7F54E" w14:textId="15848FF0" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="006D5319">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertegenwoordigd door: </w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="077A3021" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="00AC6CCD">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45BB6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC6CCD" w:rsidRPr="00084E85" w14:paraId="3B8F1EE4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6CCD" w:rsidRPr="00831F67" w14:paraId="3B8F1EE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75952858" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          <w:p w14:paraId="75952858" w14:textId="199295E0" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De werknemer:  </w:t>
             </w:r>
-            <w:r w:rsidR="00381DE8" w:rsidRPr="00C45BB6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="7639A74F" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CD47EE8" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          <w:p w14:paraId="1CD47EE8" w14:textId="278C61E2" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -537,61 +474,52 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wonende te:   </w:t>
             </w:r>
             <w:r w:rsidR="00E2187C" w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00381DE8" w:rsidRPr="00C45BB6">
-[...9 lines deleted...]
-          <w:p w14:paraId="1F1551D7" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
+          </w:p>
+          <w:p w14:paraId="1F1551D7" w14:textId="4F93D4B9" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -601,104 +529,86 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
             <w:r w:rsidR="00E2187C" w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00381DE8" w:rsidRPr="00C45BB6">
-[...9 lines deleted...]
-          <w:p w14:paraId="0FF16A7E" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="006D5319">
+          </w:p>
+          <w:p w14:paraId="0FF16A7E" w14:textId="75548AD4" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="006D5319">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Rijksregisternummer: </w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CA0F6BA" w14:textId="77777777" w:rsidR="00AC6CCD" w:rsidRPr="00C45BB6" w:rsidRDefault="00AC6CCD" w:rsidP="00AC6CCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -1717,51 +1627,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A16E99" w14:textId="77777777" w:rsidR="007F762C" w:rsidRPr="00C45BB6" w:rsidRDefault="007F762C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F762C" w:rsidRPr="00084E85" w14:paraId="6FC698B2" w14:textId="77777777" w:rsidTr="007F762C">
+      <w:tr w:rsidR="007F762C" w:rsidRPr="00831F67" w14:paraId="6FC698B2" w14:textId="77777777" w:rsidTr="007F762C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="017139E4" w14:textId="77777777" w:rsidR="007F762C" w:rsidRPr="00C45BB6" w:rsidRDefault="007F762C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -2660,51 +2570,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A2E56E6" w14:textId="77777777" w:rsidR="00BB30AC" w:rsidRPr="00C45BB6" w:rsidRDefault="00BB30AC" w:rsidP="00E3640B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB30AC" w:rsidRPr="00084E85" w14:paraId="2DBB3087" w14:textId="77777777" w:rsidTr="00E3640B">
+      <w:tr w:rsidR="00BB30AC" w:rsidRPr="00831F67" w14:paraId="2DBB3087" w14:textId="77777777" w:rsidTr="00E3640B">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5658F4FB" w14:textId="77777777" w:rsidR="00BB30AC" w:rsidRPr="00C45BB6" w:rsidRDefault="00BB30AC" w:rsidP="00E3640B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -3711,353 +3621,228 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1BC64EBB" w14:textId="77777777" w:rsidR="00B85113" w:rsidRPr="00B85113" w:rsidRDefault="00B85113" w:rsidP="00B85113">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk154651677"/>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t xml:space="preserve">DPS </w:t>
+      <w:t>DPS vzw</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="21C72165" w14:textId="77777777" w:rsidR="00B85113" w:rsidRPr="00B85113" w:rsidRDefault="00B85113" w:rsidP="00B85113">
+  <w:p w14:paraId="21C72165" w14:textId="77777777" w:rsidR="00B85113" w:rsidRPr="00831F67" w:rsidRDefault="00B85113" w:rsidP="00B85113">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t>Erkend</w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve"> nr. 980 (M.B. 22.05.2002, B.S. 05.06.2002)</w:t>
+      <w:t>Erkend sociaal secretariaat nr. 980 (M.B. 22.05.2002, B.S. 05.06.2002)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C053138" w14:textId="7B77EAD9" w:rsidR="00B85113" w:rsidRPr="00B85113" w:rsidRDefault="00B85113" w:rsidP="00B85113">
+  <w:p w14:paraId="1C053138" w14:textId="7B77EAD9" w:rsidR="00B85113" w:rsidRPr="00831F67" w:rsidRDefault="00B85113" w:rsidP="00B85113">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t>Kantoren</w:t>
+      <w:t>Kantoren te Aalst, Antwerpen, Gent, Lichtervelde en Waregem</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00B85113">
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...68 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve"> van </w:t>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B85113">
+    <w:r w:rsidRPr="00831F67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00B85113">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0A40976A" w14:textId="77777777" w:rsidR="00420AB8" w:rsidRDefault="00420AB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -4431,50 +4216,51 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC6CCD"/>
     <w:rsid w:val="00003BD4"/>
     <w:rsid w:val="00084E85"/>
     <w:rsid w:val="000A3577"/>
     <w:rsid w:val="00310B81"/>
     <w:rsid w:val="003733DC"/>
     <w:rsid w:val="00381DE8"/>
     <w:rsid w:val="00420AB8"/>
     <w:rsid w:val="004F782D"/>
     <w:rsid w:val="005219BB"/>
     <w:rsid w:val="0052542A"/>
     <w:rsid w:val="005E2635"/>
     <w:rsid w:val="006D1C52"/>
     <w:rsid w:val="006D5319"/>
     <w:rsid w:val="007F762C"/>
+    <w:rsid w:val="00831F67"/>
     <w:rsid w:val="009330EA"/>
     <w:rsid w:val="00A0404E"/>
     <w:rsid w:val="00AA1D6F"/>
     <w:rsid w:val="00AC6CCD"/>
     <w:rsid w:val="00B85113"/>
     <w:rsid w:val="00BB30AC"/>
     <w:rsid w:val="00C10887"/>
     <w:rsid w:val="00C337CE"/>
     <w:rsid w:val="00C45BB6"/>
     <w:rsid w:val="00D2739C"/>
     <w:rsid w:val="00D81B0D"/>
     <w:rsid w:val="00E2187C"/>
     <w:rsid w:val="00E933EA"/>
     <w:rsid w:val="00F56F79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5474,75 +5260,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SDCNormal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>216</Words>
-  <Characters>1642</Characters>
+  <Words>208</Words>
+  <Characters>1488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WIJZIGING VAN DE ARBEIDSOVEREENKOMST</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sodeco nv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1855</CharactersWithSpaces>
+  <CharactersWithSpaces>1693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WIJZIGING VAN DE ARBEIDSOVEREENKOMST</dc:title>
   <dc:subject/>
   <dc:creator>Evy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SDCVeldnamenGeg">
     <vt:lpwstr>Werknemer</vt:lpwstr>