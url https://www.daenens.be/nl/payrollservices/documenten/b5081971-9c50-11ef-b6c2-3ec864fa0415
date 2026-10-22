--- v0 (2025-11-04)
+++ v1 (2026-10-22)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="17032AC1" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="00144846" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:spacing w:before="240"/>
@@ -5014,93 +5015,110 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-230"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="273"/>
           <w:tab w:val="left" w:pos="556"/>
           <w:tab w:val="left" w:pos="841"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1690"/>
           <w:tab w:val="left" w:pos="1974"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2427"/>
           <w:tab w:val="left" w:pos="2712"/>
           <w:tab w:val="left" w:pos="3165"/>
         </w:tabs>
         <w:ind w:left="1180" w:hanging="1180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1091AF93" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
+    <w:p w14:paraId="1091AF93" w14:textId="5C2D8F09" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-230"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="273"/>
           <w:tab w:val="left" w:pos="556"/>
           <w:tab w:val="left" w:pos="841"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1690"/>
           <w:tab w:val="left" w:pos="1974"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2427"/>
           <w:tab w:val="left" w:pos="2712"/>
           <w:tab w:val="left" w:pos="3165"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>OPGEMAAKT TE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………………………………………… OP  ……………………………………………………………..IN TWEE EXEMPLAREN.</w:t>
+        <w:t xml:space="preserve"> …………………………………………………… OP  ……………………………………………………………..IN TWEE EXEMPLAREN</w:t>
+      </w:r>
+      <w:r w:rsidR="009955D4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40095346" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-230"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="273"/>
           <w:tab w:val="left" w:pos="556"/>
           <w:tab w:val="left" w:pos="841"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1690"/>
           <w:tab w:val="left" w:pos="1974"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2427"/>
           <w:tab w:val="left" w:pos="2712"/>
           <w:tab w:val="left" w:pos="3165"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
@@ -6216,51 +6234,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144846">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="640023"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>DEELTIJDSE ARBEIDSOVEREENKOMST</w:t>
       </w:r>
       <w:r w:rsidRPr="00144846">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="640023"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21714BDD" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TUSSEN ONDERGETEKENDEN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -7701,51 +7719,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>. De werknemer erkent een origineel exemplaar van de onderhavige overeenkomst te hebben ontvangen, behoorlijk ondertekend door alle partijen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E16CE3" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631B0147" w14:textId="5894E771" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
+    <w:p w14:paraId="631B0147" w14:textId="0254CB5A" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Opgemaakt in twee originelen te</w:t>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7778,59 +7796,59 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "d/MM/yyyy" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005711B3">
+      <w:r w:rsidR="009955D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>16/11/2024</w:t>
+        <w:t>6/10/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0CDF35" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EDBAE19" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:tabs>
@@ -8189,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………………………… </w:t>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Naam_Wg </w:instrText>
       </w:r>
-      <w:r w:rsidR="005711B3">
+      <w:r w:rsidR="009955D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003063D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E29BBE7" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRPr="003063D2" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8285,51 +8303,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00503985">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE156AB" w14:textId="77777777" w:rsidR="009A0F2C" w:rsidRPr="00144846" w:rsidRDefault="009A0F2C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A0F2C" w:rsidRPr="00144846" w:rsidSect="008C0B72">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C63BCDF" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30430AD4" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -8385,387 +8403,293 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="78472526" w14:textId="77777777" w:rsidR="005711B3" w:rsidRPr="005711B3" w:rsidRDefault="005711B3" w:rsidP="005711B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="4" w:name="_Hlk154651677"/>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t xml:space="preserve">DPS </w:t>
+      <w:t>DPS vzw</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="5C691D03" w14:textId="77777777" w:rsidR="005711B3" w:rsidRPr="005711B3" w:rsidRDefault="005711B3" w:rsidP="005711B3">
+  <w:p w14:paraId="5C691D03" w14:textId="77777777" w:rsidR="005711B3" w:rsidRPr="009955D4" w:rsidRDefault="005711B3" w:rsidP="005711B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="640032"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t>Erkend</w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve"> nr. 980 (M.B. 22.05.2002, B.S. 05.06.2002)</w:t>
+      <w:t>Erkend sociaal secretariaat nr. 980 (M.B. 22.05.2002, B.S. 05.06.2002)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="58714AA5" w14:textId="16FF2C25" w:rsidR="005711B3" w:rsidRPr="005711B3" w:rsidRDefault="005711B3" w:rsidP="005711B3">
+  <w:p w14:paraId="58714AA5" w14:textId="16FF2C25" w:rsidR="005711B3" w:rsidRPr="009955D4" w:rsidRDefault="005711B3" w:rsidP="005711B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
-      <w:t>Kantoren</w:t>
+      <w:t>Kantoren te Aalst, Antwerpen, Gent, Lichtervelde en Waregem</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="005711B3">
+    <w:bookmarkEnd w:id="4"/>
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...68 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve"> van </w:t>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005711B3">
+    <w:r w:rsidRPr="009955D4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="005711B3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F032407" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6BCB20EA" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
+    <w:p w14:paraId="5AD53BFC" w14:textId="4C6E061D" w:rsidR="009955D4" w:rsidRPr="009955D4" w:rsidRDefault="009955D4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009955D4">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een kopie van deze overeenkomst moet verstuurd worden naar de directie van het Toezicht op de Sociale Wetten die bevoegd is voor de plaats waar de arbeidsovereenkomst hoofdzakelijk wordt uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
     <w:p w14:paraId="29CDF32F" w14:textId="77777777" w:rsidR="008C0B72" w:rsidRDefault="008C0B72" w:rsidP="008C0B72">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00144846">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>U moet een kopie hiervan als uittreksel bewaren bij uw arbeidsreglement</w:t>
       </w:r>
@@ -8850,78 +8774,79 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7095" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7815" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="87"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C0B72"/>
     <w:rsid w:val="0003596A"/>
     <w:rsid w:val="00144846"/>
     <w:rsid w:val="00503985"/>
     <w:rsid w:val="005711B3"/>
     <w:rsid w:val="008C0B72"/>
+    <w:rsid w:val="009955D4"/>
     <w:rsid w:val="009A0F2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9531,51 +9456,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="368380045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9829,50 +9754,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A729FE9-2A1D-422F-B41E-37648E4C3FFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1439</Words>
   <Characters>7920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>