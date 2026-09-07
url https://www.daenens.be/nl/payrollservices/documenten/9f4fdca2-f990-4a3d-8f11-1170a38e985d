--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -4,884 +4,972 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="12572CD1" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00D1436C" w:rsidP="00141574">
+    <w:p w14:paraId="12572CD1" w14:textId="7FB582FB" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00543948">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="48"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="355F199B" w14:textId="77777777" w:rsidR="00141574" w:rsidRDefault="00D1436C" w:rsidP="00141574">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="640032"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="640032"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AANVRAAG TOT VOORRANG OP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355F199B" w14:textId="09BA0F0E" w:rsidR="00141574" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00543948">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="48"/>
-[...97 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="640032"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="640032"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>BIJKOMENDE ARBEIDSUREN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C661452" w14:textId="77777777" w:rsidR="00ED6E43" w:rsidRPr="00543948" w:rsidRDefault="00ED6E43" w:rsidP="00ED6E43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13264C6F" w14:textId="3D85F8BD" w:rsidR="0061355D" w:rsidRPr="00543948" w:rsidRDefault="00833B4F" w:rsidP="00153351">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00543948" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>………………………………..(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokaliteit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00543948" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F4EEC1B" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00153351" w:rsidP="00153351">
+      <w:r w:rsidR="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…../…../…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4EEC1B" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00153351">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="51C4A0F9" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00153351" w:rsidP="00153351">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C4A0F9" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00153351">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F605023" w14:textId="587A388E" w:rsidR="00AB2081" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00AB2081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…………………………………………………. (naam wn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEF4D32" w14:textId="1798AA5C" w:rsidR="00AB2081" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00AB2081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Adres WN</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73714204" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00B86841" w:rsidRDefault="00153351" w:rsidP="00153351">
+        <w:t>…………………………………………………… (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>wn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73714204" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00153351">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5AFE7EE6" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="0061355D" w:rsidRDefault="00AB2081" w:rsidP="00153351">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A90CE67" w14:textId="6B3F2CAE" w:rsidR="00543948" w:rsidRPr="00543948" w:rsidRDefault="00AB2081" w:rsidP="00543948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…………………………………………………. (naam w</w:t>
+      </w:r>
+      <w:r w:rsidR="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE6AFCE" w14:textId="59C8D4C1" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00543948">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0061355D">
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B28C9CA" w14:textId="77777777" w:rsidR="00600864" w:rsidRPr="00E91379" w:rsidRDefault="00600864" w:rsidP="00ED6E43">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>…………………………………………………… (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF369A5" w14:textId="77777777" w:rsidR="00AD3930" w:rsidRPr="00543948" w:rsidRDefault="00AD3930" w:rsidP="00AB2081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B28C9CA" w14:textId="77777777" w:rsidR="00600864" w:rsidRPr="00543948" w:rsidRDefault="00600864" w:rsidP="00ED6E43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D224F9" w14:textId="77777777" w:rsidR="00141574" w:rsidRDefault="00833B4F" w:rsidP="00565831">
+    <w:p w14:paraId="26D224F9" w14:textId="77777777" w:rsidR="00141574" w:rsidRPr="00543948" w:rsidRDefault="00833B4F" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Beste </w:t>
       </w:r>
-      <w:r w:rsidR="00D1436C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1436C" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>werkgever</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E12F15" w14:textId="77777777" w:rsidR="00833B4F" w:rsidRDefault="00833B4F" w:rsidP="00565831">
+    <w:p w14:paraId="66E12F15" w14:textId="77777777" w:rsidR="00833B4F" w:rsidRPr="00543948" w:rsidRDefault="00833B4F" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="67D83588" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRDefault="00D1436C" w:rsidP="00565831">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D83588" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRPr="00543948" w:rsidRDefault="00D1436C" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C8A9ABD" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRDefault="00D1436C" w:rsidP="00565831">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8A9ABD" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRPr="00543948" w:rsidRDefault="00D1436C" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Via deze weg </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>informeer ik jullie over het feit dat</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ik </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">op heden </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">onvrijwillig deeltijds </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>werk</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>recht te hebben op een bijkomende uitkering van de RVA</w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> moeten jullie hiervoor maandelijks via het sociaal secretariaat </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het C131B-document </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>opmaken</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F39ED" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00153351" w:rsidP="00565831">
+    <w:p w14:paraId="1C5F39ED" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0C3DF6EB" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00D1744E" w:rsidP="00565831">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3DF6EB" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00D1744E" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik laat jullie hierbij weten dat ik </w:t>
       </w:r>
-      <w:r w:rsidR="00153351">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>kandidaat</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> stel</w:t>
       </w:r>
-      <w:r w:rsidR="00153351">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00153351" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor een voltijdse tewerkstelling in uw firma of bijkomende arbeidsuren die mijn tewerkstelling vermeerderen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4036433A" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00153351" w:rsidP="00565831">
+    <w:p w14:paraId="4036433A" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CBDE833" w14:textId="77777777" w:rsidR="00153351" w:rsidRDefault="00153351" w:rsidP="00565831">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBDE833" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelieve mij </w:t>
       </w:r>
-      <w:r w:rsidR="00D1744E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D1744E" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">schriftelijk </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>te verwittigen zodra er passende bijkomende uren beschikbaar zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C81EE75" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRPr="00833B4F" w:rsidRDefault="00D1436C" w:rsidP="00565831">
+    <w:p w14:paraId="1C81EE75" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRPr="00543948" w:rsidRDefault="00D1436C" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3FA5B0C8" w14:textId="77777777" w:rsidR="00737415" w:rsidRDefault="00737415" w:rsidP="00565831">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA5B0C8" w14:textId="77777777" w:rsidR="00737415" w:rsidRPr="00543948" w:rsidRDefault="00737415" w:rsidP="00565831">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527BBDED" w14:textId="77777777" w:rsidR="00DA5240" w:rsidRDefault="00DA5240" w:rsidP="0063709C">
-[...6 lines deleted...]
-    <w:p w14:paraId="7031FBB2" w14:textId="77777777" w:rsidR="00645F10" w:rsidRDefault="00645F10" w:rsidP="00645F10">
+    <w:p w14:paraId="527BBDED" w14:textId="77777777" w:rsidR="00DA5240" w:rsidRPr="00543948" w:rsidRDefault="00DA5240" w:rsidP="0063709C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7031FBB2" w14:textId="77777777" w:rsidR="00645F10" w:rsidRPr="00543948" w:rsidRDefault="00645F10" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoogachtend, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4891CA42" w14:textId="77777777" w:rsidR="00645F10" w:rsidRDefault="00645F10" w:rsidP="00645F10">
+    <w:p w14:paraId="4891CA42" w14:textId="77777777" w:rsidR="00645F10" w:rsidRPr="00543948" w:rsidRDefault="00645F10" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1C0923B7" w14:textId="77777777" w:rsidR="00645F10" w:rsidRDefault="00645F10" w:rsidP="00645F10">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0923B7" w14:textId="77777777" w:rsidR="00645F10" w:rsidRPr="00543948" w:rsidRDefault="00645F10" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...118 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ABDFE0" w14:textId="77777777" w:rsidR="00153351" w:rsidRPr="00543948" w:rsidRDefault="00153351" w:rsidP="00153351">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50106748" w14:textId="6CA01180" w:rsidR="00543948" w:rsidRDefault="00543948" w:rsidP="00153351">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………………………………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
         <w:t>HANDTEKENING WERKGEVER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179A44A7" w14:textId="77777777" w:rsidR="00E91379" w:rsidRPr="00153351" w:rsidRDefault="00E91379" w:rsidP="00153351">
-[...67 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="179A44A7" w14:textId="42BE660D" w:rsidR="00E91379" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00153351">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Naam werknemer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E91379" w:rsidRPr="00543948">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Voor ontvangst,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14487AE2" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRDefault="00D1436C" w:rsidP="00645F10">
+    <w:p w14:paraId="14487AE2" w14:textId="40C0EAB2" w:rsidR="00D1436C" w:rsidRPr="00543948" w:rsidRDefault="00543948" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………………………………………………….</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B9EFD21" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRDefault="00D1436C" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D61AA56" w14:textId="77777777" w:rsidR="00645F10" w:rsidRDefault="00645F10" w:rsidP="00645F10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D08CCC" w14:textId="77777777" w:rsidR="00D1436C" w:rsidRPr="00D1436C" w:rsidRDefault="00D1436C" w:rsidP="00D1436C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -902,102 +990,90 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C8385D7" w14:textId="77777777" w:rsidR="00EC0426" w:rsidRDefault="00EC0426" w:rsidP="00311641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New PSMT"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09B622A3" w14:textId="77777777" w:rsidR="00EC0426" w:rsidRDefault="00EC0426" w:rsidP="00311641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7164741D" w14:textId="77777777" w:rsidR="00EC0426" w:rsidRDefault="00EC0426" w:rsidP="00311641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -1100,91 +1176,93 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00141574"/>
     <w:rsid w:val="00042B05"/>
     <w:rsid w:val="000B2B74"/>
     <w:rsid w:val="000C0FE1"/>
     <w:rsid w:val="000C337C"/>
     <w:rsid w:val="00105CF0"/>
     <w:rsid w:val="0012089D"/>
     <w:rsid w:val="00141574"/>
     <w:rsid w:val="00153351"/>
     <w:rsid w:val="00164AD8"/>
     <w:rsid w:val="00171014"/>
     <w:rsid w:val="001E183B"/>
     <w:rsid w:val="002159F6"/>
     <w:rsid w:val="00242614"/>
     <w:rsid w:val="002C616D"/>
     <w:rsid w:val="00311641"/>
     <w:rsid w:val="003661E7"/>
     <w:rsid w:val="003A1DAD"/>
     <w:rsid w:val="003A26A9"/>
     <w:rsid w:val="005045ED"/>
     <w:rsid w:val="00526745"/>
+    <w:rsid w:val="00543948"/>
     <w:rsid w:val="00551F20"/>
     <w:rsid w:val="00565831"/>
     <w:rsid w:val="00600864"/>
     <w:rsid w:val="00607E21"/>
     <w:rsid w:val="0061355D"/>
     <w:rsid w:val="0063709C"/>
     <w:rsid w:val="00645F10"/>
     <w:rsid w:val="00705261"/>
     <w:rsid w:val="00727B84"/>
     <w:rsid w:val="00737415"/>
     <w:rsid w:val="007A781A"/>
     <w:rsid w:val="00820EF7"/>
     <w:rsid w:val="00833B4F"/>
     <w:rsid w:val="00855FEB"/>
     <w:rsid w:val="00896FCF"/>
     <w:rsid w:val="008A2708"/>
     <w:rsid w:val="008F428B"/>
     <w:rsid w:val="009054B1"/>
     <w:rsid w:val="00924F41"/>
     <w:rsid w:val="009339EB"/>
     <w:rsid w:val="00984BEE"/>
     <w:rsid w:val="00A5268E"/>
     <w:rsid w:val="00A74276"/>
     <w:rsid w:val="00AB2081"/>
     <w:rsid w:val="00AD3930"/>
@@ -1269,52 +1347,96 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1754,86 +1876,86 @@
     <w:div w:id="375395612">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -2055,60 +2177,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAB6D509-3791-4CC7-8DB8-D37C3E3DDB0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>639</Characters>
+  <Words>106</Words>
+  <Characters>797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>754</CharactersWithSpaces>
+  <CharactersWithSpaces>902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sofie Voeten</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UniqueKeyCustomProperty">
     <vt:lpwstr>7a2c268826eb451284fb8fff16b61332</vt:lpwstr>
   </property>