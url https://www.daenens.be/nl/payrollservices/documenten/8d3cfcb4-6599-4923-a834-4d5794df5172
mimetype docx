--- v0 (2026-05-25)
+++ v1 (2026-09-07)
@@ -5,497 +5,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="015C03D1" w14:textId="7F5CE325" w:rsidR="00987460" w:rsidRDefault="00050682" w:rsidP="00C91CD2">
+    <w:p w14:paraId="77C5AF86" w14:textId="5CAE9BA5" w:rsidR="00931D30" w:rsidRPr="00E96B33" w:rsidRDefault="00B31266" w:rsidP="006B1625">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...442 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="640023"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E96B33">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="640023"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MODEL AANVRAAG TOT HET PRESTEREN VAN VRIJWILLIGE OVERUREN</w:t>
@@ -524,655 +81,328 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(geldig vanaf 1 april 2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EB8F14" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DCE594" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D604D95" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7D604D95" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="006B1625" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B1625">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ondergetekende,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728D3FC4" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD43F1C" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+    <w:p w14:paraId="2FD43F1C" w14:textId="5D4D6C0A" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naam en voornaam: </w:t>
       </w:r>
-      <w:r w:rsidR="00B4416A">
-[...145 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7C85E737" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38042536" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+    <w:p w14:paraId="121468C1" w14:textId="7E36A50E" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="006B1625">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wonende te:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B4416A">
-[...41 lines deleted...]
-    <w:p w14:paraId="121468C1" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+    </w:p>
+    <w:p w14:paraId="34036950" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31266">
-[...106 lines deleted...]
-    <w:p w14:paraId="34036950" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+    </w:p>
+    <w:p w14:paraId="01EBFA8F" w14:textId="7EC698E0" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijksregisternummer: </w:t>
       </w:r>
       <w:r w:rsidR="00B4416A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B4416A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Rijksregisternummer_Wn </w:instrText>
       </w:r>
       <w:r w:rsidR="00B4416A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B4416A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F7E0EB" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447C6E37" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="447C6E37" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="006B1625" w:rsidRDefault="00931D30" w:rsidP="00931D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B1625">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>werknemer,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749D1276" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DA3AF1" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
@@ -1681,51 +911,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>........., in 2 exemplaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684AA063" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11F7F652" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B16108" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00BD470E">
+    <w:p w14:paraId="70B16108" w14:textId="23E3D604" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00BD470E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De werknemer</w:t>
       </w:r>
       <w:r w:rsidR="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -1781,318 +1011,199 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD470E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De werkgever</w:t>
+      </w:r>
       <w:r w:rsidR="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE4676A" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="006B1625">
+      <w:pPr>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(voor ontvangst)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586042EB" w14:textId="77777777" w:rsidR="00BD470E" w:rsidRDefault="00BD470E" w:rsidP="00B31266">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF42369" w14:textId="185789D3" w:rsidR="00931D30" w:rsidRPr="00B31266" w:rsidRDefault="00931D30" w:rsidP="00B31266">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>De werkgever</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31266">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B1625">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1625">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00B31266">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...................................</w:t>
-      </w:r>
-[...195 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D9D309" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00C65FD8" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D81B504" w14:textId="77777777" w:rsidR="00931D30" w:rsidRPr="00C65FD8" w:rsidRDefault="00931D30" w:rsidP="00931D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931D30" w:rsidRPr="00C65FD8" w:rsidSect="00B31266">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
@@ -2482,128 +1593,129 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:dataType w:val="textFile"/>
     <w:activeRecord w:val="-1"/>
   </w:mailMerge>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF430D"/>
     <w:rsid w:val="00050682"/>
     <w:rsid w:val="00095A36"/>
     <w:rsid w:val="001258B7"/>
     <w:rsid w:val="002B0E33"/>
     <w:rsid w:val="002C721A"/>
     <w:rsid w:val="00301B17"/>
     <w:rsid w:val="003661A9"/>
     <w:rsid w:val="003A59FA"/>
     <w:rsid w:val="003D1C42"/>
     <w:rsid w:val="003E2718"/>
     <w:rsid w:val="004E0EA6"/>
     <w:rsid w:val="0053176D"/>
     <w:rsid w:val="00593EBA"/>
+    <w:rsid w:val="006B1625"/>
     <w:rsid w:val="006B571F"/>
     <w:rsid w:val="00714ED6"/>
     <w:rsid w:val="007367DF"/>
     <w:rsid w:val="007D0AFD"/>
     <w:rsid w:val="007E312B"/>
     <w:rsid w:val="008C7B34"/>
     <w:rsid w:val="00931D30"/>
     <w:rsid w:val="00987460"/>
     <w:rsid w:val="009914B0"/>
     <w:rsid w:val="00A35298"/>
     <w:rsid w:val="00A42692"/>
     <w:rsid w:val="00B31266"/>
     <w:rsid w:val="00B4416A"/>
     <w:rsid w:val="00B45833"/>
     <w:rsid w:val="00BD470E"/>
     <w:rsid w:val="00C54FA0"/>
     <w:rsid w:val="00C65FD8"/>
     <w:rsid w:val="00C91CD2"/>
     <w:rsid w:val="00CA5680"/>
     <w:rsid w:val="00CA6D02"/>
     <w:rsid w:val="00D20545"/>
     <w:rsid w:val="00E95B01"/>
     <w:rsid w:val="00E96B33"/>
     <w:rsid w:val="00FA7DF4"/>
     <w:rsid w:val="00FF430D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="232DCC81"/>
   <w15:docId w15:val="{5E0E0AB0-B96E-4CF4-B438-4EFDF5D7A3C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3511,75 +2623,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SDCNormal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>151</Words>
-  <Characters>1574</Characters>
+  <Words>135</Words>
+  <Characters>989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sodeco nv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1722</CharactersWithSpaces>
+  <CharactersWithSpaces>1122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6750335</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.hdi.be/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131112</vt:i4>
       </vt:variant>
       <vt:variant>